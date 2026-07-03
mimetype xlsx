--- v0 (2026-06-13)
+++ v1 (2026-07-03)
@@ -1,114 +1,114 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rc9782ab5d8074e5f" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c64dd4104cf4f53" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R0f026b9f302b4513"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rbe868c0abbba4527"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Legacy Disposal Site Abatement Partial Grant Program (SWC107)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
+    <x:t>Riverside           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Riverside</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Mr. Victor Keroles</x:t>
+  </x:si>
+  <x:si>
+    <x:t>9513516174</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Julian Lopez</x:t>
+  </x:si>
+  <x:si>
+    <x:t>This project implements preventative measures to repair and improve existing landfill gas, leachate control, drainage, and security infrastructure. These improvements are necessary to maintain regulatory compliance, ensure proper gas collection efficiency, manage stormwater and erosion, deter illegal access and dumping, and prevent adverse environmental impacts.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Glenn               </x:t>
   </x:si>
   <x:si>
     <x:t>City of Orland</x:t>
   </x:si>
   <x:si>
     <x:t> Paul Rabo</x:t>
   </x:si>
   <x:si>
     <x:t>5308951422</x:t>
   </x:si>
   <x:si>
     <x:t>Phillip Kovacs</x:t>
   </x:si>
   <x:si>
     <x:t>The project includes the remediation of a portion of the Orland City Dump (Site) located east of the intersection of County Road E and County Road 7, approximately 1.75 miles west of Interstate 5 and 1.5 miles north of Newville Road in Glenn County.  The project will repair approximately 225 linear feet of stream bank that has eroded along Stony Creek due to high flows.  The erosion of the stream bank has exposed materials that had been buried at the Site.  The City and County are concerned the exposed materials may pose health risks to humans and the surrounding environment.</x:t>
-  </x:si>
-[...16 lines deleted...]
-    <x:t>This project implements preventative measures to repair and improve existing landfill gas, leachate control, drainage, and security infrastructure. These improvements are necessary to maintain regulatory compliance, ensure proper gas collection efficiency, manage stormwater and erosion, deter illegal access and dumping, and prevent adverse environmental impacts.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 2</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -243,51 +243,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R89085362ec58429c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0f026b9f302b4513" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc919b7529adc4f84" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf202e499d5e34e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe868c0abbba4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R96c2fdfc11e84c50" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -335,75 +335,75 @@
     </x:row>
     <x:row ht="34.497634887695313" customHeight="1" collapsed="0">
       <x:c r="A5" s="5" t="s">
         <x:v>3</x:v>
       </x:c>
       <x:c r="B5" s="6" t="s">
         <x:v>4</x:v>
       </x:c>
       <x:c r="C5" s="7"/>
       <x:c r="D5" s="5" t="s">
         <x:v>5</x:v>
       </x:c>
       <x:c r="E5" s="5" t="s">
         <x:v>6</x:v>
       </x:c>
       <x:c r="F5" s="5" t="s">
         <x:v>7</x:v>
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
-    <x:row ht="494.44720458984375" customHeight="1" collapsed="0">
+    <x:row ht="344.97637939453125" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
         <x:v>750000</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
       <x:c r="G6" s="8" t="s">
         <x:v>14</x:v>
       </x:c>
       <x:c r="H6" s="8" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
-    <x:row ht="344.97637939453125" customHeight="1" collapsed="0">
+    <x:row ht="494.44720458984375" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
         <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
         <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
         <x:v>750000</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
         <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
         <x:v>19</x:v>
       </x:c>
       <x:c r="G7" s="8" t="s">
         <x:v>20</x:v>
       </x:c>
       <x:c r="H7" s="8" t="s">
         <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.4000244140625" customHeight="1" collapsed="0">
       <x:c r="A8" s="10" t="s">
@@ -420,29 +420,29 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: June 12, 2026 10:24 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 3, 2026 1:10 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>