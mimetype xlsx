--- v1 (2026-07-03)
+++ v2 (2026-08-04)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R0c64dd4104cf4f53" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a3cdb5987a4a2a" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rbe868c0abbba4527"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rd638240cbd0c45fe"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Legacy Disposal Site Abatement Partial Grant Program (SWC107)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -243,51 +243,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf202e499d5e34e2a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rbe868c0abbba4527" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R96c2fdfc11e84c50" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4d9a7947124a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd638240cbd0c45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd8c6dcfc7e5a44ed" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -420,29 +420,29 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 3, 2026 1:10 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 4, 2026 9:59 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>