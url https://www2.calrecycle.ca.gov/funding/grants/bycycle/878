--- v2 (2026-08-04)
+++ v3 (2026-09-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R32a3cdb5987a4a2a" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rff24c5f34a6a4af9" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rd638240cbd0c45fe"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R85d1e6da1ef3467c"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2025-26 Legacy Disposal Site Abatement Partial Grant Program (SWC107)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -243,51 +243,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R4f4d9a7947124a5b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rd638240cbd0c45fe" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rd8c6dcfc7e5a44ed" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rc17d533410964f21" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R85d1e6da1ef3467c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re003d0fd76614a8c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -420,29 +420,29 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 4, 2026 9:59 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 2, 2026 2:06 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>