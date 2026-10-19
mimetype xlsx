--- v0 (2026-09-27)
+++ v1 (2026-10-19)
@@ -1,49 +1,49 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rb38065c38540453c" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Rfd3d170b2439452b" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re6b041a0092c4e78"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R430dab927f8840d3"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="120">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="121">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2026-27 Household Hazardous Waste Discretionary Grants (HD46)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
@@ -255,169 +255,172 @@
   <x:si>
     <x:t>City of Chula Vista</x:t>
   </x:si>
   <x:si>
     <x:t> Shawn Campbell</x:t>
   </x:si>
   <x:si>
     <x:t>9164464744</x:t>
   </x:si>
   <x:si>
     <x:t>The City of Chula Vista's HHW outreach campaign will focus on educating its residents about HHW and motivate them to use the permanent collection site for HHW. The campaign will also promote the expanded door-to-door HHW collection program. In order to reach the largest possible number of residents, we will use several outreach methods that will mutually reinforce each other yet be tailored to effectively reach the City’s diverse population. Outreach methods will include digital advertising, email blasts, and/or social/digital media using geotargeting to help ensure residents are exposed to the proper HHW disposal options.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Torrance</x:t>
   </x:si>
   <x:si>
     <x:t>Ms. Kayla Casillas</x:t>
   </x:si>
   <x:si>
     <x:t>3107816900</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: We will expand and promote retail take-back of unwanted batteries, promote collection events for unwanted HHW at local facilities, and help residents understand the harmful impact of unsustainable disposal techniques. We will provide local retailers with safe disposal battery boxes so that residents have safe and convenient options of disposing of unwanted batteries, in addition to materials that show them when and where materials may be dropped off at the local HHW facility. The HHW education campaign will include multi-media campaign materials to promote source reduction, use, and proper disposal of HHW, including 1 lb. propane cylinders, paint, and batteries. Through this effort, we will decrease improper disposal of common HHW, especially batteries which can be a major fire hazard and leech toxic chemicals into our environment.</x:t>
   </x:si>
   <x:si>
+    <x:t>Del Norte           </x:t>
+  </x:si>
+  <x:si>
+    <x:t>Tolowa Dee-ni' Nation</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Monica Hiner</x:t>
+  </x:si>
+  <x:si>
+    <x:t>7074879255</x:t>
+  </x:si>
+  <x:si>
+    <x:t>The Tolowa Dee-ni' Nation is working to increase their Environmental Division's ability to manage Hazardous Household Waste on tribal lands.  We recently had 16 staff complete a 24 hour HAZWOPER course for Oil Spill Prevention and Response.  The next step is to ensure HHW is safely stored and we have the appropriate equipment for handling and storing HHW at our office.  To promote safe disposal of HHW, the Nation will develop education and outreach materials that will be distributed at monthly HHW collection events.</x:t>
+  </x:si>
+  <x:si>
     <x:t>Shasta              </x:t>
   </x:si>
   <x:si>
     <x:t>Shasta County</x:t>
   </x:si>
   <x:si>
-    <x:t> Jennifer Myhrvold</x:t>
+    <x:t> Jim Whittle</x:t>
   </x:si>
   <x:si>
     <x:t>5302255789</x:t>
   </x:si>
   <x:si>
     <x:t>Shasta County, a rural county with a population under 200,000, is planning a solar panel reuse and recycling pilot program in conjunction with the CPSC, where one-day collection events will be held throughout the county. The success of this initiative, which aims to provide residents with a way to reuse or recycle their unwanted solar panels, largely depends on the active participation of the residents. An education campaign will be developed, and in-person outreach will also be conducted to educate residents on the proper management of solar panels. These events will be promoted and publicized to maximize the collection of panels received from residents, and the accompanying education campaign will focus on reuse as a measure of source reduction for universal waste. For the non-working panels, recycling in accordance with DTSC's rules will be explored in a manner that sends as few components as possible to the hazardous landfill and strives for a more circular solar panel recovery program.</x:t>
-  </x:si>
-[...13 lines deleted...]
-    <x:t>The Tolowa Dee-ni' Nation is working to increase their Environmental Division's ability to manage Hazardous Household Waste on tribal lands.  We recently had 16 staff complete a 24 hour HAZWOPER course for Oil Spill Prevention and Response.  The next step is to ensure HHW is safely stored and we have the appropriate equipment for handling and storing HHW at our office.  To promote safe disposal of HHW, the Nation will develop education and outreach materials that will be distributed at monthly HHW collection events.</x:t>
   </x:si>
   <x:si>
     <x:t>City of Montebello</x:t>
   </x:si>
   <x:si>
     <x:t>Mr. Cesar Roldan</x:t>
   </x:si>
   <x:si>
     <x:t>3238871200</x:t>
   </x:si>
   <x:si>
     <x:t>Our project addresses the urgent need for inclusive, multilingual education and infrastructure to support the safe disposal of household hazardous waste (HHW), including batteries, fluorescent lamps, propane tanks, and chemical cleaners. These items are often perceived as harmless, leading to improper disposal and environmental harm. Our program combines community outreach, strategic partnerships, and Extended Producer Responsibility (EPR) advocacy to empower residents and businesses with the tools and knowledge to protect public health and the environment.
 With funding support, we will implement a citywide campaign that empowers residents with practical knowledge and safe disposal options. This includes multilingual educational materials, hands-on workshops, and digital engagement strategies designed to reach all communities, including those underserved by traditional outreach. Retailers will be engaged as take-back partners, equipped with branded bins, signage, and co-branded toolkits to promote battery disposal and EPR principles. Participating businesses will be publicly recognized, reinforcing their role in sustainable product stewardship.
 To expand access, we will develop a mobile-friendly, ADA-accessible online map of drop-off locations, supported by printed versions for distribution at City facilities and public events. City buildings will host battery drop-off stations, staffed by trained personnel to guide residents and answer questions. Temporary mobile collection events will be held at strategic locations, removing barriers to proper disposal and reinforcing safe practices through on-site education and engagement.
 Personal Protective Equipment (PPE) will be provided to staff and outreach teams to ensure safe, compliant operations. Procurement will prioritize reusable and sustainable options, aligning with our environmental goals and grant reporting requirements.
 Performance will be measured through pre- and post-program surveys, participation tracking, material volume analysis, and stakeholder feedback. These metrics will inform continuous improvement and support future funding opportunities.
 This initiative is designed to be scalable, replicable, and rooted in community empowerment. By combining education, infrastructure, and EPR advocacy, we aim to transform disposal practices, reduce HHW at the source, and foster a culture of environmental responsibility.</x:t>
   </x:si>
   <x:si>
     <x:t>San Joaquin         </x:t>
   </x:si>
   <x:si>
     <x:t>San Joaquin County</x:t>
   </x:si>
   <x:si>
     <x:t> Stacy Gray</x:t>
   </x:si>
   <x:si>
     <x:t>2094683066</x:t>
   </x:si>
   <x:si>
+    <x:t>Daniel Dixon</x:t>
+  </x:si>
+  <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: These funds will be used to expand household hazardous waste (HHW) collection services by hosting three satellite collection events in remote and underserved communities. These events, while available to all San Joaquin County residents, will specifically target senior, rural, and low-income residents who often face barriers to safe disposal options.</x:t>
-  </x:si>
-[...10 lines deleted...]
-    <x:t>This project will provide public education and outreach on marine flares, the need to safely dispose, and reusable alternatives. This project includes at least one temporary one-day collection event providing safe, cost-effective, and environmentally-friendly collection and disposal of expired marine flares.</x:t>
   </x:si>
   <x:si>
     <x:t>Sacramento          </x:t>
   </x:si>
   <x:si>
     <x:t>Sacramento County</x:t>
   </x:si>
   <x:si>
     <x:t> Wendy Nelson</x:t>
   </x:si>
   <x:si>
     <x:t>9168755117</x:t>
   </x:si>
   <x:si>
     <x:t>Reusable 1 lb. propane cylinders (reusables) are relatively new, the public doesn’t know about them. We want consumers to switch from single-use cylinders to be more environmentally friendly and reduce the cost to manage 1 lb. cylinder waste, which is costly for the city. We will collect local data on awareness and use of 1 lb. propane cylinders and recruit/promote locations to sell or refill the reusable 1 lb. cylinders, including resident surveys.  The HHW education campaign will include multi-media utilizing existing Refuel Your Fun campaign materials to promote source reduction of 1 lb. propane cylinders.</x:t>
   </x:si>
   <x:si>
     <x:t>Mono                </x:t>
   </x:si>
   <x:si>
     <x:t>Town of Mammoth Lakes</x:t>
   </x:si>
   <x:si>
     <x:t> Pam Kobylarz</x:t>
   </x:si>
   <x:si>
     <x:t>7609653603</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The Town plans to host eight events, three in 2026, and two in 2027 and 2028. Additionally, there will be one final event in 2029. These events will increase awareness about the HHW program as well as provide our rural and isolated residents with a convenient way to reduce household hazardous waste.  Batteries and fluorescent lamps will be accepted at all eight HHW events.</x:t>
   </x:si>
   <x:si>
     <x:t>San Bernardino      </x:t>
   </x:si>
   <x:si>
     <x:t>San Bernardino County Fire Protection District</x:t>
   </x:si>
   <x:si>
     <x:t> Jocelyn Verduzco</x:t>
   </x:si>
   <x:si>
     <x:t>9093825401</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: The San Bernardino County Household Hazardous Waste Program (Program) consists of 14 PHHWCF’s operating throughout the County on different days of the week, and 1 Central Facility in the City of San Bernardino that operates Monday through Friday (M-F). San Bernardino County residents can dispose of HHW in any of our collection sites 7 days a week and at least one site is guaranteed to be open for County residents. 
 HHW seeks funding to expand its services to safely collect and manage high-watt lithium-ion batteries (exclude car batteries) and damaged/defective/recalled (DDR) batteries at all sites within the county. These items present a growing fire, health, and environmental risk, yet the program is currently unable to accept them due to high disposal costs and the need for specialized containers. Grant funds will be used for collection and disposal costs of these lithium batteries as well as providing storage kits to all satellite facilities for safe storing. 
 Funds will also be used to promote community outreach by providing residents clear, multilingual education about safe disposal practices and improve public safety by reducing the fire and health risk of improperly disposed of lithium batteries.</x:t>
+  </x:si>
+  <x:si>
+    <x:t>City of Coronado</x:t>
+  </x:si>
+  <x:si>
+    <x:t> Jermell James</x:t>
+  </x:si>
+  <x:si>
+    <x:t>6195227311</x:t>
+  </x:si>
+  <x:si>
+    <x:t>This project will provide public education and outreach on marine flares, the need to safely dispose, and reusable alternatives. This project includes at least one temporary one-day collection event providing safe, cost-effective, and environmentally-friendly collection and disposal of expired marine flares.</x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 23</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
       <x:color rgb="00000000"/>
       <x:name val="Calibri"/>
     </x:font>
@@ -552,51 +555,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Raacaf612c66245b5" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re6b041a0092c4e78" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R245343e614824338" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R1e5b3e1354e04cd2" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R430dab927f8840d3" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Rc1468e6dc2f74e82" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -974,263 +977,265 @@
         <x:v>75</x:v>
       </x:c>
     </x:row>
     <x:row ht="839.4228515625" customHeight="1" collapsed="0">
       <x:c r="A20" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B20" s="8" t="s">
         <x:v>76</x:v>
       </x:c>
       <x:c r="C20" s="8"/>
       <x:c r="D20" s="9" t="n">
         <x:v>50000</x:v>
       </x:c>
       <x:c r="E20" s="8" t="s">
         <x:v>77</x:v>
       </x:c>
       <x:c r="F20" s="8" t="s">
         <x:v>78</x:v>
       </x:c>
       <x:c r="G20" s="8"/>
       <x:c r="H20" s="8" t="s">
         <x:v>79</x:v>
       </x:c>
     </x:row>
-    <x:row ht="850.931640625" customHeight="1" collapsed="0">
+    <x:row ht="459.94921875" customHeight="1" collapsed="0">
       <x:c r="A21" s="8" t="s">
         <x:v>80</x:v>
       </x:c>
       <x:c r="B21" s="8" t="s">
         <x:v>81</x:v>
       </x:c>
       <x:c r="C21" s="8"/>
       <x:c r="D21" s="9" t="n">
-        <x:v>94587</x:v>
+        <x:v>50000</x:v>
       </x:c>
       <x:c r="E21" s="8" t="s">
         <x:v>82</x:v>
       </x:c>
       <x:c r="F21" s="8" t="s">
         <x:v>83</x:v>
       </x:c>
       <x:c r="G21" s="8"/>
       <x:c r="H21" s="8" t="s">
         <x:v>84</x:v>
       </x:c>
     </x:row>
-    <x:row ht="459.94921875" customHeight="1" collapsed="0">
+    <x:row ht="850.9326171875" customHeight="1" collapsed="0">
       <x:c r="A22" s="8" t="s">
         <x:v>85</x:v>
       </x:c>
       <x:c r="B22" s="8" t="s">
         <x:v>86</x:v>
       </x:c>
       <x:c r="C22" s="8"/>
       <x:c r="D22" s="9" t="n">
-        <x:v>50000</x:v>
+        <x:v>94587</x:v>
       </x:c>
       <x:c r="E22" s="8" t="s">
         <x:v>87</x:v>
       </x:c>
       <x:c r="F22" s="8" t="s">
         <x:v>88</x:v>
       </x:c>
       <x:c r="G22" s="8"/>
       <x:c r="H22" s="8" t="s">
         <x:v>89</x:v>
       </x:c>
     </x:row>
-    <x:row ht="2242.3193359375" customHeight="1" collapsed="0">
+    <x:row ht="2242.318359375" customHeight="1" collapsed="0">
       <x:c r="A23" s="8" t="s">
         <x:v>35</x:v>
       </x:c>
       <x:c r="B23" s="8" t="s">
         <x:v>90</x:v>
       </x:c>
       <x:c r="C23" s="8"/>
       <x:c r="D23" s="9" t="n">
         <x:v>49275</x:v>
       </x:c>
       <x:c r="E23" s="8" t="s">
         <x:v>91</x:v>
       </x:c>
       <x:c r="F23" s="8" t="s">
         <x:v>92</x:v>
       </x:c>
       <x:c r="G23" s="8"/>
       <x:c r="H23" s="8" t="s">
         <x:v>93</x:v>
       </x:c>
     </x:row>
     <x:row ht="402.462890625" customHeight="1" collapsed="0">
       <x:c r="A24" s="8" t="s">
         <x:v>94</x:v>
       </x:c>
       <x:c r="B24" s="8" t="s">
         <x:v>95</x:v>
       </x:c>
       <x:c r="C24" s="8"/>
       <x:c r="D24" s="9" t="n">
         <x:v>100000</x:v>
       </x:c>
       <x:c r="E24" s="8" t="s">
         <x:v>96</x:v>
       </x:c>
       <x:c r="F24" s="8" t="s">
         <x:v>97</x:v>
       </x:c>
-      <x:c r="G24" s="8"/>
+      <x:c r="G24" s="8" t="s">
+        <x:v>98</x:v>
+      </x:c>
       <x:c r="H24" s="8" t="s">
-        <x:v>98</x:v>
-[...2 lines deleted...]
-    <x:row ht="264.4716796875" customHeight="1" collapsed="0">
+        <x:v>99</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="528.9443359375" customHeight="1" collapsed="0">
       <x:c r="A25" s="8" t="s">
-        <x:v>63</x:v>
+        <x:v>100</x:v>
       </x:c>
       <x:c r="B25" s="8" t="s">
-        <x:v>99</x:v>
+        <x:v>101</x:v>
       </x:c>
       <x:c r="C25" s="8"/>
       <x:c r="D25" s="9" t="n">
-        <x:v>100000</x:v>
+        <x:v>50000</x:v>
       </x:c>
       <x:c r="E25" s="8" t="s">
-        <x:v>100</x:v>
+        <x:v>102</x:v>
       </x:c>
       <x:c r="F25" s="8" t="s">
-        <x:v>101</x:v>
+        <x:v>103</x:v>
       </x:c>
       <x:c r="G25" s="8"/>
       <x:c r="H25" s="8" t="s">
-        <x:v>102</x:v>
-[...2 lines deleted...]
-    <x:row ht="528.9453125" customHeight="1" collapsed="0">
+        <x:v>104</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="425.453125" customHeight="1" collapsed="0">
       <x:c r="A26" s="8" t="s">
-        <x:v>103</x:v>
+        <x:v>105</x:v>
       </x:c>
       <x:c r="B26" s="8" t="s">
-        <x:v>104</x:v>
+        <x:v>106</x:v>
       </x:c>
       <x:c r="C26" s="8"/>
       <x:c r="D26" s="9" t="n">
-        <x:v>50000</x:v>
+        <x:v>16000</x:v>
       </x:c>
       <x:c r="E26" s="8" t="s">
-        <x:v>105</x:v>
+        <x:v>107</x:v>
       </x:c>
       <x:c r="F26" s="8" t="s">
-        <x:v>106</x:v>
+        <x:v>108</x:v>
       </x:c>
       <x:c r="G26" s="8"/>
       <x:c r="H26" s="8" t="s">
-        <x:v>107</x:v>
-[...2 lines deleted...]
-    <x:row ht="425.451171875" customHeight="1" collapsed="0">
+        <x:v>109</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="1138.392578125" customHeight="1" collapsed="0">
       <x:c r="A27" s="8" t="s">
-        <x:v>108</x:v>
+        <x:v>110</x:v>
       </x:c>
       <x:c r="B27" s="8" t="s">
-        <x:v>109</x:v>
+        <x:v>111</x:v>
       </x:c>
       <x:c r="C27" s="8"/>
       <x:c r="D27" s="9" t="n">
-        <x:v>16000</x:v>
+        <x:v>50000</x:v>
       </x:c>
       <x:c r="E27" s="8" t="s">
-        <x:v>110</x:v>
+        <x:v>112</x:v>
       </x:c>
       <x:c r="F27" s="8" t="s">
-        <x:v>111</x:v>
+        <x:v>113</x:v>
       </x:c>
       <x:c r="G27" s="8"/>
       <x:c r="H27" s="8" t="s">
-        <x:v>112</x:v>
-[...2 lines deleted...]
-    <x:row ht="1138.39453125" customHeight="1" collapsed="0">
+        <x:v>114</x:v>
+      </x:c>
+    </x:row>
+    <x:row ht="264.47265625" customHeight="1" collapsed="0">
       <x:c r="A28" s="8" t="s">
-        <x:v>113</x:v>
+        <x:v>63</x:v>
       </x:c>
       <x:c r="B28" s="8" t="s">
-        <x:v>114</x:v>
+        <x:v>115</x:v>
       </x:c>
       <x:c r="C28" s="8"/>
       <x:c r="D28" s="9" t="n">
-        <x:v>50000</x:v>
+        <x:v>100000</x:v>
       </x:c>
       <x:c r="E28" s="8" t="s">
-        <x:v>115</x:v>
+        <x:v>116</x:v>
       </x:c>
       <x:c r="F28" s="8" t="s">
-        <x:v>116</x:v>
+        <x:v>117</x:v>
       </x:c>
       <x:c r="G28" s="8"/>
       <x:c r="H28" s="8" t="s">
-        <x:v>117</x:v>
+        <x:v>118</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.400390625" customHeight="1" collapsed="0">
       <x:c r="A29" s="10" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="B29" s="10" t="s">
-        <x:v>119</x:v>
+        <x:v>120</x:v>
       </x:c>
       <x:c r="C29" s="10"/>
       <x:c r="D29" s="11" t="n">
         <x:v>1474799</x:v>
       </x:c>
       <x:c r="E29" s="10" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="F29" s="10" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="G29" s="10" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
       <x:c r="H29" s="10" t="s">
-        <x:v>118</x:v>
+        <x:v>119</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
     <x:mergeCell ref="B9:C9"/>
     <x:mergeCell ref="B10:C10"/>
     <x:mergeCell ref="B11:C11"/>
     <x:mergeCell ref="B12:C12"/>
     <x:mergeCell ref="B13:C13"/>
     <x:mergeCell ref="B14:C14"/>
     <x:mergeCell ref="B15:C15"/>
     <x:mergeCell ref="B16:C16"/>
     <x:mergeCell ref="B17:C17"/>
     <x:mergeCell ref="B18:C18"/>
     <x:mergeCell ref="B19:C19"/>
     <x:mergeCell ref="B20:C20"/>
     <x:mergeCell ref="B21:C21"/>
     <x:mergeCell ref="B22:C22"/>
     <x:mergeCell ref="B23:C23"/>
     <x:mergeCell ref="B24:C24"/>
     <x:mergeCell ref="B25:C25"/>
     <x:mergeCell ref="B26:C26"/>
     <x:mergeCell ref="B27:C27"/>
     <x:mergeCell ref="B28:C28"/>
     <x:mergeCell ref="B29:C29"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 26, 2026 7:07 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: October 19, 2026 4:02 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>