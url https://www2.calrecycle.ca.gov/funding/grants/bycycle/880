--- v0 (2026-09-23)
+++ v1 (2026-10-18)
@@ -1,90 +1,90 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79f1f4a2eec84e85" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="Ra25ccac2e2444ff6" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R0582497edd71435d"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R0a2498ff48824487"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="17">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2026-27 Empty Glass Beverage Transportation Grant Program (EGT1)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
     <x:t>Stanislaus          </x:t>
   </x:si>
   <x:si>
     <x:t>Gallo Glass Company dba Halo Glass Recycling</x:t>
   </x:si>
   <x:si>
-    <x:t> Toni Scott</x:t>
-[...2 lines deleted...]
-    <x:t>5308094672</x:t>
+    <x:t>Ms. Sarah Bar</x:t>
+  </x:si>
+  <x:si>
+    <x:t>2094992954</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the summary below to reflect the approved grant project: Gallo Glass Company dba Halo Glass Recycling (Halo), is a certified glass processor within California’s beverage container recycling system. Together, Halo and Gallo Glass form an integrated, rail-enabled system. Halo collects and transports empty glass beverage containers statewide – utilizing a collection model supported by transload facilities and rail infrastructure – and then processes the recycled glass into furnace-ready cullet for Gallo Glass, one of North America’s largest glass container manufacturers.  
 Halo seeks $4,000,000 in grant funds, matched with $4,000,000 in Halo funds, to implement a targeted expansion strategy, with the help of CalRecycle, that scales its existing rail transportation network to capture unmet supply. Grant funding will provide the initial support needed to expand transportation capacity – increasing annual throughput from 4,500 tons to 27,240 tons. As volumes scale, the system will support a self-sustaining transportation model beyond the grant term.
 </x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 1</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
@@ -224,51 +224,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Rf45560fb1998451f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0582497edd71435d" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R18030ba454794928" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R939bdd13085f4d52" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R0a2498ff48824487" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R76291cbb41584197" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -374,29 +374,29 @@
       <x:c r="E7" s="10" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="F7" s="10" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="G7" s="10" t="s">
         <x:v>15</x:v>
       </x:c>
       <x:c r="H7" s="10" t="s">
         <x:v>15</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: September 22, 2026 11:00 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: October 18, 2026 1:23 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>