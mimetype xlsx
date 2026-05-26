--- v0 (2026-04-28)
+++ v1 (2026-05-26)
@@ -1,105 +1,111 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R06cceb9742ab4945" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ccae344d674225" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="R2b0b8937a9894228"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf57c7fec4c6f44f8"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="22">
+<x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Community Composting for Green Spaces (CCG5)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee Contact Phone Number</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle Grant Manager</x:t>
   </x:si>
   <x:si>
     <x:t>Project Summary</x:t>
   </x:si>
   <x:si>
     <x:t>San Francisco       </x:t>
   </x:si>
   <x:si>
     <x:t>California Alliance for Community Composting</x:t>
   </x:si>
   <x:si>
     <x:t> Kourtnii Brown</x:t>
   </x:si>
   <x:si>
     <x:t>2022509411</x:t>
   </x:si>
   <x:si>
+    <x:t>Vandhana Dharan</x:t>
+  </x:si>
+  <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project:California Alliance for Community Composting (CACC) proposes to create and expand community composting sites in multiple California counties through targeted outreach and site selection, then scaling composting at those sites through comprehensive site planning, compliance verification, and technical assistance to ensure high performance. The project will procure and install infrastructure, equipment, and tools needed to launch sites. Once operational, sites will process organic material, distribute finished compost locally, and host public workshops and demonstrations. Site operators will receive hands-on training, certification opportunities, and ongoing mentorship to support effective compost production, tree planting and care, community engagement, and data tracking. Sites will undergo continuous evaluation and capacity-building efforts to ensure long-term sustainability and scalable impacts, and to communicate the many co-benefits achieved through community composting to the greater public. </x:t>
   </x:si>
   <x:si>
     <x:t>Los Angeles         </x:t>
   </x:si>
   <x:si>
     <x:t>LA Compost</x:t>
   </x:si>
   <x:si>
     <x:t> Gina Vollono</x:t>
   </x:si>
   <x:si>
     <x:t>6268087340</x:t>
+  </x:si>
+  <x:si>
+    <x:t>Shaina Meiners</x:t>
   </x:si>
   <x:si>
     <x:t>CalRecycle has edited the following summary to reflect the approved grant project: LA Compost proposes to expand and strengthen a network of community composting sites by partnering with local organizations to host and operate sites in publicly accessible spaces in the Los Angeles region. The project will include site development, infrastructure installation, and operator training to ensure each site is compliant, functional, and community-centered. The project will implement standardized systems for composting operations, data tracking, and volunteer engagement to improve program quality and consistency. Education and outreach efforts will drive community participation, while ongoing technical support and compost testing will ensure high-quality compost production and long-term site sustainability. </x:t>
   </x:si>
   <x:si>
     <x:t/>
   </x:si>
   <x:si>
     <x:t>Count: 2</x:t>
   </x:si>
 </x:sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <x:styleSheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:numFmts>
     <x:numFmt numFmtId="164" formatCode="[$-1010409]&quot;$&quot;#,##0.00;(&quot;$&quot;#,##0.00)"/>
   </x:numFmts>
   <x:fonts count="6">
     <x:font>
       <x:b val="0"/>
       <x:i val="0"/>
       <x:strike val="0"/>
       <x:u val="none"/>
       <x:sz val="11"/>
@@ -237,51 +243,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R5457312f18dd491c" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="R2b0b8937a9894228" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R7c4b9f56e65a4656" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R178127e6ef7c480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf57c7fec4c6f44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R986accb1f2ba482e" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -346,93 +352,97 @@
       </x:c>
       <x:c r="G5" s="5" t="s">
         <x:v>8</x:v>
       </x:c>
       <x:c r="H5" s="5" t="s">
         <x:v>9</x:v>
       </x:c>
     </x:row>
     <x:row ht="1034.9007568359375" customHeight="1" collapsed="0">
       <x:c r="A6" s="8" t="s">
         <x:v>10</x:v>
       </x:c>
       <x:c r="B6" s="8" t="s">
         <x:v>11</x:v>
       </x:c>
       <x:c r="C6" s="8"/>
       <x:c r="D6" s="9" t="n">
         <x:v>2068734</x:v>
       </x:c>
       <x:c r="E6" s="8" t="s">
         <x:v>12</x:v>
       </x:c>
       <x:c r="F6" s="8" t="s">
         <x:v>13</x:v>
       </x:c>
-      <x:c r="G6" s="8"/>
+      <x:c r="G6" s="8" t="s">
+        <x:v>14</x:v>
+      </x:c>
       <x:c r="H6" s="8" t="s">
-        <x:v>14</x:v>
+        <x:v>15</x:v>
       </x:c>
     </x:row>
     <x:row ht="735.9306640625" customHeight="1" collapsed="0">
       <x:c r="A7" s="8" t="s">
-        <x:v>15</x:v>
+        <x:v>16</x:v>
       </x:c>
       <x:c r="B7" s="8" t="s">
-        <x:v>16</x:v>
+        <x:v>17</x:v>
       </x:c>
       <x:c r="C7" s="8"/>
       <x:c r="D7" s="9" t="n">
         <x:v>689578</x:v>
       </x:c>
       <x:c r="E7" s="8" t="s">
-        <x:v>17</x:v>
+        <x:v>18</x:v>
       </x:c>
       <x:c r="F7" s="8" t="s">
-        <x:v>18</x:v>
-[...1 lines deleted...]
-      <x:c r="G7" s="8"/>
+        <x:v>19</x:v>
+      </x:c>
+      <x:c r="G7" s="8" t="s">
+        <x:v>20</x:v>
+      </x:c>
       <x:c r="H7" s="8" t="s">
-        <x:v>19</x:v>
+        <x:v>21</x:v>
       </x:c>
     </x:row>
     <x:row ht="14.4000244140625" customHeight="1" collapsed="0">
       <x:c r="A8" s="10" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="B8" s="10" t="s">
-        <x:v>21</x:v>
+        <x:v>23</x:v>
       </x:c>
       <x:c r="C8" s="10"/>
       <x:c r="D8" s="11" t="n">
         <x:v>2758312</x:v>
       </x:c>
       <x:c r="E8" s="10" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="10" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="G8" s="10" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
       <x:c r="H8" s="10" t="s">
-        <x:v>20</x:v>
+        <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: April 28, 2026 8:13 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 25, 2026 9:43 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>