--- v1 (2026-05-26)
+++ v2 (2026-07-11)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R94ccae344d674225" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dd548f0ef1349bd" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rf57c7fec4c6f44f8"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re04eb2212495470b"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Community Composting for Green Spaces (CCG5)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -243,51 +243,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R178127e6ef7c480a" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rf57c7fec4c6f44f8" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R986accb1f2ba482e" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ca1ffc8026467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re04eb2212495470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re42356e9387a4597" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -420,29 +420,29 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: May 25, 2026 9:43 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 11, 2026 9:05 AM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>