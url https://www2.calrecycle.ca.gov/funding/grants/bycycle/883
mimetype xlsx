--- v2 (2026-07-11)
+++ v3 (2026-08-02)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2dd548f0ef1349bd" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c60faf0519d4ab0" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Re04eb2212495470b"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rcb9697012d2f4ac7"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Community Composting for Green Spaces (CCG5)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -243,51 +243,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R63ca1ffc8026467f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Re04eb2212495470b" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Re42356e9387a4597" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra198aa5ad3704a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb9697012d2f4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra753db118bd140a2" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -420,29 +420,29 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: July 11, 2026 9:05 AM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 1, 2026 5:52 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>