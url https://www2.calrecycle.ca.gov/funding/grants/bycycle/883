--- v3 (2026-08-02)
+++ v4 (2026-08-26)
@@ -1,43 +1,43 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/xl/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.styles+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R2c60faf0519d4ab0" /></Relationships>
+<file path=_rels/.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="/xl/workbook.xml" Id="R79fb6ad29f0648f3" /></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <x:workbook xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheets>
-    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Rcb9697012d2f4ac7"/>
+    <x:sheet xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" name="GrantsByGrantCycle" sheetId="1" r:id="Ra6b26bc284234b40"/>
   </x:sheets>
 </x:workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
 <x:sst xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="24">
   <x:si>
     <x:t>Grants Management System (GMS)</x:t>
   </x:si>
   <x:si>
     <x:t>Grants by Grant Cycle</x:t>
   </x:si>
   <x:si>
     <x:t>Grants matching your search for 2021-22 Community Composting for Green Spaces (CCG5)</x:t>
   </x:si>
   <x:si>
     <x:t>County</x:t>
   </x:si>
   <x:si>
     <x:t>Grantee</x:t>
   </x:si>
   <x:si>
     <x:t>Amount Awarded</x:t>
   </x:si>
   <x:si>
@@ -243,51 +243,51 @@
     </x:xf>
     <x:xf fontId="4" fillId="2" borderId="3" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="5" fillId="0" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="5" fillId="0" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf fontId="4" fillId="3" borderId="0" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
     <x:xf numFmtId="164" fontId="4" fillId="3" borderId="0" applyNumberFormat="1" applyFont="1" applyFill="1" applyBorder="1" applyAlignment="1">
       <x:alignment horizontal="left" vertical="top" textRotation="0" wrapText="1" readingOrder="1"/>
     </x:xf>
   </x:cellXfs>
   <x:cellStyles count="1">
     <x:cellStyle name="Normal" xfId="0" builtinId="0"/>
   </x:cellStyles>
   <x:dxfs/>
   <x:tableStyles count="0" defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotStyleLight16"/>
 </x:styleSheet>
 </file>
 
-<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="Ra198aa5ad3704a55" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Rcb9697012d2f4ac7" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="Ra753db118bd140a2" /></Relationships>
+<file path=xl/_rels/workbook.xml.rels>&#65279;<?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="/xl/styles.xml" Id="R008eb40b1d194e4f" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="/xl/worksheets/sheet1.xml" Id="Ra6b26bc284234b40" /><Relationship Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="/xl/sharedStrings.xml" Id="R627cbae66912498c" /></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <x:worksheet xmlns:x="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <x:sheetViews>
     <x:sheetView showGridLines="0" workbookViewId="0">
       <x:pane ySplit="1" topLeftCell="A2" activePane="bottomLeft" state="frozenSplit"/>
     </x:sheetView>
   </x:sheetViews>
   <x:sheetFormatPr defaultRowHeight="15" customHeight="1"/>
   <x:cols>
     <x:col min="1" max="1" width="14.680365992954801" customWidth="1"/>
     <x:col min="2" max="2" width="12.758205435616629" customWidth="1"/>
     <x:col min="3" max="3" width="1.9271598761422291" customWidth="1"/>
     <x:col min="4" max="4" width="14.680365992954801" customWidth="1"/>
     <x:col min="5" max="5" width="14.680365992954801" customWidth="1"/>
     <x:col min="6" max="6" width="14.68036817278181" customWidth="1"/>
     <x:col min="7" max="7" width="14.680357273646763" customWidth="1"/>
     <x:col min="8" max="8" width="14.809954528808595" customWidth="1"/>
   </x:cols>
   <x:sheetData>
     <x:row ht="28.799999237060547" customHeight="1" collapsed="0">
       <x:c r="A1" s="1" t="s">
         <x:v>0</x:v>
       </x:c>
@@ -420,29 +420,29 @@
         <x:v>22</x:v>
       </x:c>
       <x:c r="F8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="G8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
       <x:c r="H8" s="10" t="s">
         <x:v>22</x:v>
       </x:c>
     </x:row>
   </x:sheetData>
   <x:mergeCells>
     <x:mergeCell ref="A1:H1"/>
     <x:mergeCell ref="A2:B2"/>
     <x:mergeCell ref="B5:C5"/>
     <x:mergeCell ref="A4:H4"/>
     <x:mergeCell ref="B6:C6"/>
     <x:mergeCell ref="B7:C7"/>
     <x:mergeCell ref="B8:C8"/>
   </x:mergeCells>
   <x:pageMargins left="0.5" right="0.5" top="1" bottom="1" header="0" footer="0"/>
   <x:pageSetup paperSize="1" orientation="portrait"/>
   <x:headerFooter differentOddEven="0">
-    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 1, 2026 5:52 PM</x:oddFooter>
+    <x:oddFooter>&amp;L&amp;"Arial"&amp;8 Page 1 of 1  Date Generated: August 25, 2026 5:05 PM</x:oddFooter>
   </x:headerFooter>
 </x:worksheet>
 </file>